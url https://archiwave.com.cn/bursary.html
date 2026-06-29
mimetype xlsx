--- v0 (2026-05-01)
+++ v1 (2026-06-29)
@@ -11,100 +11,122 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView windowWidth="18530" windowHeight="7010"/>
   </bookViews>
   <sheets>
     <sheet name="报名申请表" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="48">
-[...1 lines deleted...]
-    <t>2025年度·第四届安其威奖学金申请表</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="43">
+  <si>
+    <t>2026年度·第五届安其威奖学金申请表</t>
   </si>
   <si>
     <t>姓名</t>
   </si>
   <si>
     <t>出生年月</t>
   </si>
   <si>
     <t>户籍</t>
   </si>
   <si>
     <t>政治面貌</t>
   </si>
   <si>
     <t>电话</t>
   </si>
   <si>
     <t>邮箱</t>
   </si>
   <si>
     <t>微信号</t>
   </si>
   <si>
     <t>申请方向</t>
   </si>
   <si>
     <t>教育经历</t>
   </si>
   <si>
     <t>项目经历（最多填写TOP3主要项目，至少填写一个）</t>
   </si>
   <si>
     <t>工作经历（可按格式自行添加更多）</t>
   </si>
   <si>
     <t>奖励表彰（可按格式自行添加更多）</t>
   </si>
   <si>
     <t>论文（可按格式自行添加更多）</t>
   </si>
   <si>
     <t>专利（可按格式自行添加更多）</t>
   </si>
   <si>
     <t>其他（任何想补充的内容都可以写在这里！）</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>是否有意愿投递简历</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="微软雅黑"/>
+        <charset val="134"/>
+      </rPr>
+      <t>(如有可在报名材料中同步上传简历以及成绩单等)</t>
+    </r>
+  </si>
+  <si>
     <t>学历</t>
   </si>
   <si>
     <t>起止时间</t>
   </si>
   <si>
     <t>院校</t>
   </si>
   <si>
     <t>专业</t>
   </si>
   <si>
     <t>成绩（绩点）</t>
   </si>
   <si>
     <t>导师</t>
   </si>
   <si>
     <t>毕业设计题目</t>
   </si>
   <si>
     <t>序号</t>
   </si>
   <si>
     <t>项目名称</t>
@@ -137,81 +159,63 @@
     <t>获奖时间</t>
   </si>
   <si>
     <t>获奖名称</t>
   </si>
   <si>
     <t>获奖排序（排序/总人数）</t>
   </si>
   <si>
     <t>奖项重要性简述</t>
   </si>
   <si>
     <t>个人贡献简述</t>
   </si>
   <si>
     <t>论文标题</t>
   </si>
   <si>
     <t>本科</t>
   </si>
   <si>
     <t>硕士</t>
   </si>
   <si>
     <t>博士</t>
-  </si>
-[...16 lines deleted...]
-    <t>f.片上无源电路设计与建模（小型化设计，设计和优化自动化）</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="42" formatCode="_ &quot;￥&quot;* #,##0_ ;_ &quot;￥&quot;* \-#,##0_ ;_ &quot;￥&quot;* &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="44" formatCode="_ &quot;￥&quot;* #,##0.00_ ;_ &quot;￥&quot;* \-#,##0.00_ ;_ &quot;￥&quot;* &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="24">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="微软雅黑"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="微软雅黑"/>
@@ -339,67 +343,80 @@
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF006100"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C6500"/>
       <name val="宋体"/>
       <charset val="0"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="微软雅黑"/>
+      <charset val="134"/>
+    </font>
   </fonts>
-  <fills count="35">
+  <fills count="36">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.0499893185216834"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.799981688894314"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCC99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.599993896298105"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
         <bgColor indexed="64"/>
@@ -730,235 +747,238 @@
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color rgb="FFFF8001"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="4" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="4" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="常规" xfId="0" builtinId="0"/>
     <cellStyle name="货币[0]" xfId="1" builtinId="7"/>
     <cellStyle name="20% - 强调文字颜色 3" xfId="2" builtinId="38"/>
     <cellStyle name="输入" xfId="3" builtinId="20"/>
     <cellStyle name="货币" xfId="4" builtinId="4"/>
     <cellStyle name="千位分隔[0]" xfId="5" builtinId="6"/>
     <cellStyle name="40% - 强调文字颜色 3" xfId="6" builtinId="39"/>
     <cellStyle name="差" xfId="7" builtinId="27"/>
     <cellStyle name="千位分隔" xfId="8" builtinId="3"/>
     <cellStyle name="60% - 强调文字颜色 3" xfId="9" builtinId="40"/>
     <cellStyle name="超链接" xfId="10" builtinId="8"/>
     <cellStyle name="百分比" xfId="11" builtinId="5"/>
     <cellStyle name="已访问的超链接" xfId="12" builtinId="9"/>
     <cellStyle name="注释" xfId="13" builtinId="10"/>
     <cellStyle name="60% - 强调文字颜色 2" xfId="14" builtinId="36"/>
     <cellStyle name="标题 4" xfId="15" builtinId="19"/>
     <cellStyle name="警告文本" xfId="16" builtinId="11"/>
     <cellStyle name="标题" xfId="17" builtinId="15"/>
     <cellStyle name="解释性文本" xfId="18" builtinId="53"/>
     <cellStyle name="标题 1" xfId="19" builtinId="16"/>
     <cellStyle name="标题 2" xfId="20" builtinId="17"/>
     <cellStyle name="60% - 强调文字颜色 1" xfId="21" builtinId="32"/>
@@ -1268,107 +1288,108 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:CU33"/>
+  <dimension ref="A1:CV7"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5" outlineLevelRow="6"/>
   <cols>
     <col min="1" max="1" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="2" max="2" width="15.6363636363636" style="2" customWidth="1"/>
     <col min="3" max="7" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="8" max="8" width="36.6363636363636" style="1" customWidth="1"/>
     <col min="9" max="29" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="30" max="30" width="5.45454545454545" style="1" customWidth="1"/>
     <col min="31" max="35" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="36" max="36" width="28.8181818181818" style="1" customWidth="1"/>
     <col min="37" max="37" width="5.45454545454545" style="1" customWidth="1"/>
     <col min="38" max="42" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="43" max="43" width="28.8181818181818" style="1" customWidth="1"/>
     <col min="44" max="44" width="5.45454545454545" style="1" customWidth="1"/>
     <col min="45" max="49" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="50" max="50" width="28.8181818181818" style="1" customWidth="1"/>
     <col min="51" max="51" width="5.54545454545455" style="1" customWidth="1"/>
     <col min="52" max="56" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="57" max="57" width="5.54545454545455" style="1" customWidth="1"/>
     <col min="58" max="62" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="63" max="63" width="5.54545454545455" style="1" customWidth="1"/>
     <col min="64" max="68" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="69" max="69" width="5.54545454545455" style="1" customWidth="1"/>
     <col min="70" max="71" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="72" max="72" width="25.3636363636364" style="1" customWidth="1"/>
     <col min="73" max="74" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="75" max="75" width="5.54545454545455" style="1" customWidth="1"/>
     <col min="76" max="77" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="78" max="78" width="25.3636363636364" style="1" customWidth="1"/>
     <col min="79" max="80" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="81" max="81" width="5.54545454545455" style="1" customWidth="1"/>
     <col min="82" max="83" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="84" max="84" width="25.3636363636364" style="1" customWidth="1"/>
     <col min="85" max="86" width="15.6363636363636" style="1" customWidth="1"/>
     <col min="87" max="87" width="5.54545454545455" style="1" customWidth="1"/>
     <col min="88" max="88" width="30.6363636363636" style="1" customWidth="1"/>
     <col min="89" max="89" width="5.54545454545455" style="1" customWidth="1"/>
     <col min="90" max="90" width="30.6363636363636" style="1" customWidth="1"/>
     <col min="91" max="91" width="5.54545454545455" style="1" customWidth="1"/>
     <col min="92" max="92" width="30.6363636363636" style="1" customWidth="1"/>
     <col min="93" max="93" width="5.54545454545455" style="1" customWidth="1"/>
     <col min="94" max="94" width="30.6363636363636" style="1" customWidth="1"/>
     <col min="95" max="95" width="5.54545454545455" style="1" customWidth="1"/>
     <col min="96" max="96" width="30.6363636363636" style="1" customWidth="1"/>
     <col min="97" max="97" width="5.54545454545455" style="1" customWidth="1"/>
     <col min="98" max="98" width="30.6363636363636" style="1" customWidth="1"/>
     <col min="99" max="99" width="44" style="1" customWidth="1"/>
-    <col min="100" max="16384" width="8.72727272727273" style="1"/>
+    <col min="100" max="100" width="54.4545454545455" style="1" customWidth="1"/>
+    <col min="101" max="16384" width="8.72727272727273" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:99">
+    <row r="1" spans="1:100">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
       <c r="P1" s="4"/>
       <c r="Q1" s="4"/>
       <c r="R1" s="4"/>
       <c r="S1" s="4"/>
       <c r="T1" s="4"/>
       <c r="U1" s="4"/>
       <c r="V1" s="4"/>
       <c r="W1" s="4"/>
@@ -1426,52 +1447,53 @@
       <c r="BW1" s="4"/>
       <c r="BX1" s="4"/>
       <c r="BY1" s="4"/>
       <c r="BZ1" s="4"/>
       <c r="CA1" s="4"/>
       <c r="CB1" s="4"/>
       <c r="CC1" s="4"/>
       <c r="CD1" s="4"/>
       <c r="CE1" s="4"/>
       <c r="CF1" s="4"/>
       <c r="CG1" s="4"/>
       <c r="CH1" s="4"/>
       <c r="CI1" s="4"/>
       <c r="CJ1" s="4"/>
       <c r="CK1" s="4"/>
       <c r="CL1" s="4"/>
       <c r="CM1" s="4"/>
       <c r="CN1" s="4"/>
       <c r="CO1" s="4"/>
       <c r="CP1" s="4"/>
       <c r="CQ1" s="4"/>
       <c r="CR1" s="4"/>
       <c r="CS1" s="4"/>
       <c r="CT1" s="4"/>
       <c r="CU1" s="4"/>
+      <c r="CV1" s="4"/>
     </row>
-    <row r="2" s="1" customFormat="1" spans="1:99">
+    <row r="2" s="1" customFormat="1" spans="1:100">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>7</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="7" t="s">
@@ -1557,355 +1579,359 @@
       <c r="CC2" s="12"/>
       <c r="CD2" s="12"/>
       <c r="CE2" s="12"/>
       <c r="CF2" s="12"/>
       <c r="CG2" s="12"/>
       <c r="CH2" s="13"/>
       <c r="CI2" s="7" t="s">
         <v>13</v>
       </c>
       <c r="CJ2" s="8"/>
       <c r="CK2" s="8"/>
       <c r="CL2" s="8"/>
       <c r="CM2" s="8"/>
       <c r="CN2" s="10"/>
       <c r="CO2" s="11" t="s">
         <v>14</v>
       </c>
       <c r="CP2" s="12"/>
       <c r="CQ2" s="12"/>
       <c r="CR2" s="12"/>
       <c r="CS2" s="12"/>
       <c r="CT2" s="13"/>
       <c r="CU2" s="14" t="s">
         <v>15</v>
       </c>
+      <c r="CV2" s="15" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="3" s="1" customFormat="1" spans="1:99">
+    <row r="3" s="1" customFormat="1" spans="1:100">
       <c r="A3" s="5"/>
       <c r="B3" s="6"/>
       <c r="C3" s="5"/>
       <c r="D3" s="6"/>
       <c r="E3" s="5"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J3" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="K3" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="L3" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="M3" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="N3" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="O3" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="P3" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="K3" s="9" t="s">
+      <c r="Q3" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="L3" s="9" t="s">
+      <c r="R3" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="M3" s="9" t="s">
+      <c r="S3" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="N3" s="9" t="s">
+      <c r="T3" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="O3" s="9" t="s">
+      <c r="U3" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="P3" s="9" t="s">
-[...2 lines deleted...]
-      <c r="Q3" s="9" t="s">
+      <c r="V3" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="W3" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="R3" s="9" t="s">
+      <c r="X3" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="S3" s="9" t="s">
+      <c r="Y3" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="T3" s="9" t="s">
+      <c r="Z3" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="U3" s="9" t="s">
+      <c r="AA3" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="V3" s="9" t="s">
+      <c r="AB3" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="W3" s="9" t="s">
-[...5 lines deleted...]
-      <c r="Y3" s="9" t="s">
+      <c r="AC3" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD3" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="AE3" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="Z3" s="9" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AF3" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="AG3" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH3" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="AI3" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ3" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="AK3" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="AG3" s="6" t="s">
+      <c r="AL3" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM3" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="AH3" s="6" t="s">
+      <c r="AN3" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="AI3" s="6" t="s">
+      <c r="AO3" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AJ3" s="6" t="s">
+      <c r="AP3" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="AK3" s="6" t="s">
-[...5 lines deleted...]
-      <c r="AM3" s="6" t="s">
+      <c r="AQ3" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="AR3" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="AN3" s="6" t="s">
+      <c r="AS3" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="AT3" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="AO3" s="6" t="s">
+      <c r="AU3" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="AP3" s="6" t="s">
+      <c r="AV3" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="AQ3" s="6" t="s">
+      <c r="AW3" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="AR3" s="6" t="s">
-[...5 lines deleted...]
-      <c r="AT3" s="6" t="s">
+      <c r="AX3" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="AY3" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="AU3" s="6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AZ3" s="9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BA3" s="9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="BB3" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="BC3" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="BD3" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="BE3" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="BF3" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="BG3" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="BC3" s="9" t="s">
+      <c r="BH3" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="BD3" s="9" t="s">
+      <c r="BI3" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="BE3" s="9" t="s">
-[...8 lines deleted...]
-      <c r="BH3" s="9" t="s">
+      <c r="BJ3" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="BK3" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="BL3" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="BM3" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="BI3" s="9" t="s">
+      <c r="BN3" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="BJ3" s="9" t="s">
+      <c r="BO3" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="BK3" s="9" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="BP3" s="9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="BQ3" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="BR3" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="BS3" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="BT3" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="BU3" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="BV3" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="BW3" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="BX3" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="BT3" s="6" t="s">
+      <c r="BY3" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="BU3" s="6" t="s">
+      <c r="BZ3" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="BV3" s="6" t="s">
+      <c r="CA3" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="BW3" s="6" t="s">
-[...5 lines deleted...]
-      <c r="BY3" s="6" t="s">
+      <c r="CB3" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="CC3" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="CD3" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="BZ3" s="6" t="s">
+      <c r="CE3" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="CA3" s="6" t="s">
+      <c r="CF3" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="CB3" s="6" t="s">
+      <c r="CG3" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="CC3" s="6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="CH3" s="6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="CI3" s="9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="CJ3" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="CK3" s="9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="CL3" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="CM3" s="9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="CN3" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="CO3" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="CP3" s="6"/>
       <c r="CQ3" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="CR3" s="6"/>
       <c r="CS3" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="CT3" s="6"/>
       <c r="CU3" s="9"/>
+      <c r="CV3" s="9"/>
     </row>
-    <row r="4" spans="1:99">
+    <row r="4" spans="1:100">
       <c r="A4" s="5"/>
       <c r="B4" s="6"/>
       <c r="C4" s="5"/>
       <c r="D4" s="6"/>
       <c r="E4" s="5"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
       <c r="N4" s="9"/>
       <c r="O4" s="9"/>
       <c r="P4" s="9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q4" s="9"/>
       <c r="R4" s="9"/>
       <c r="S4" s="9"/>
       <c r="T4" s="9"/>
       <c r="U4" s="9"/>
       <c r="V4" s="9"/>
       <c r="W4" s="9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="X4" s="9"/>
       <c r="Y4" s="9"/>
       <c r="Z4" s="9"/>
       <c r="AA4" s="9"/>
       <c r="AB4" s="9"/>
       <c r="AC4" s="9"/>
       <c r="AD4" s="6">
         <v>1</v>
       </c>
       <c r="AE4" s="6"/>
       <c r="AF4" s="6"/>
       <c r="AG4" s="6"/>
       <c r="AH4" s="6"/>
       <c r="AI4" s="6"/>
       <c r="AJ4" s="6"/>
       <c r="AK4" s="6">
         <v>2</v>
       </c>
       <c r="AL4" s="6"/>
       <c r="AM4" s="6"/>
       <c r="AN4" s="6"/>
       <c r="AO4" s="6"/>
       <c r="AP4" s="6"/>
       <c r="AQ4" s="6"/>
@@ -1969,108 +1995,83 @@
       <c r="CI4" s="9">
         <v>1</v>
       </c>
       <c r="CJ4" s="9"/>
       <c r="CK4" s="9">
         <v>2</v>
       </c>
       <c r="CL4" s="9"/>
       <c r="CM4" s="9">
         <v>3</v>
       </c>
       <c r="CN4" s="9"/>
       <c r="CO4" s="6">
         <v>1</v>
       </c>
       <c r="CP4" s="6"/>
       <c r="CQ4" s="6">
         <v>2</v>
       </c>
       <c r="CR4" s="6"/>
       <c r="CS4" s="6">
         <v>3</v>
       </c>
       <c r="CT4" s="6"/>
       <c r="CU4" s="9"/>
+      <c r="CV4" s="9"/>
     </row>
     <row r="7" spans="10:24">
       <c r="J7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="X7" s="2"/>
     </row>
-    <row r="28" hidden="1" spans="8:8">
-[...28 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="16">
+  <mergeCells count="17">
     <mergeCell ref="A1:CU1"/>
     <mergeCell ref="I2:AC2"/>
     <mergeCell ref="AD2:AX2"/>
     <mergeCell ref="AY2:BP2"/>
     <mergeCell ref="BQ2:CH2"/>
     <mergeCell ref="CI2:CN2"/>
     <mergeCell ref="CO2:CT2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="CU3:CU4"/>
+    <mergeCell ref="CV3:CV4"/>
   </mergeCells>
-  <dataValidations count="1">
+  <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H3:H4">
-      <formula1>$H$28:$H$34</formula1>
+      <formula1>"A. 模拟与混合信号电路设计（模数转换，电源管理，数字辅助模拟校准等）,B. SOI波束赋形TR芯片设计类,C. 射频与毫米波功率放大器设计,D. 上下变频设计（混频器、本振、倍频链路设计等）,E. 幅相控制电路设计（移相器，衰减器，可变增益放大器，矢量调制器等）,F. 频率综合器与VCO设计（相位噪声抑制，杂散抑制，快速锁定等）,G. 片上无源电路设计与建模（小型化设计，设计和优化自动化）"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="CV3:CV4">
+      <formula1>"是,否"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>报名申请表</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>